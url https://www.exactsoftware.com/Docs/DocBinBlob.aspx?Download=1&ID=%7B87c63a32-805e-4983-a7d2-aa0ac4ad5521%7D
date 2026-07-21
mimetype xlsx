--- v0 (2026-06-01)
+++ v1 (2026-07-21)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp06/02/2026 01:35:27" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp07/21/2026 22:53:13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>