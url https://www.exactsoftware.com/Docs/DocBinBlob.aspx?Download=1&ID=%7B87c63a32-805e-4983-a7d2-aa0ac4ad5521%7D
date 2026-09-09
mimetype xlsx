--- v1 (2026-07-21)
+++ v2 (2026-09-09)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp07/21/2026 22:53:13" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp09/09/2026 04:20:01" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>