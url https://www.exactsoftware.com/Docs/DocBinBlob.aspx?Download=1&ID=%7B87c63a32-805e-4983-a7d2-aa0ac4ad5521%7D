--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -37026,30 +37026,30 @@
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>18127775</vt:lpwstr>
   </property>
   <property name="eSynCleanUp10/2/2025 11:10:56 AM" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
-  <property name="eSynCleanUp09/09/2026 04:20:01" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
+  <property name="eSynCleanUp10/24/2026 08:51:59" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>