--- v0 (2026-06-09)
+++ v1 (2026-07-28)
@@ -21145,30 +21145,30 @@
   </property>
   <property name="eSynDocDivision" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32">
     <vt:lpwstr>036</vt:lpwstr>
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>10517110</vt:lpwstr>
   </property>
-  <property name="eSynCleanUp06/09/2026 15:56:42" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
+  <property name="eSynCleanUp07/28/2026 09:50:42" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>