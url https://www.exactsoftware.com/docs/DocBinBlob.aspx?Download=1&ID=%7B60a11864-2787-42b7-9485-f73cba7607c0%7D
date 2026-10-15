--- v1 (2026-07-28)
+++ v2 (2026-10-15)
@@ -21145,30 +21145,30 @@
   </property>
   <property name="eSynDocDivision" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32">
     <vt:lpwstr>036</vt:lpwstr>
   </property>
   <property name="eSynDocParentDocument" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocSubCategory" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocCategoryID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35">
     <vt:lpwstr>
     </vt:lpwstr>
   </property>
   <property name="eSynDocGroupDesc" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36">
     <vt:lpwstr>Attachments &amp; notes</vt:lpwstr>
   </property>
   <property name="eSynDocGroupID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property name="eSynDocHID" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38">
     <vt:lpwstr>10517110</vt:lpwstr>
   </property>
-  <property name="eSynCleanUp07/28/2026 09:50:42" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
+  <property name="eSynCleanUp10/15/2026 12:51:51" fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39">
     <vt:i4>1</vt:i4>
   </property>
 </Properties>
 </file>